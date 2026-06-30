--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -2583,51 +2583,51 @@
       <c r="C26" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>64</v>
       </c>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="3"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="3" t="s">
         <v>33</v>
       </c>