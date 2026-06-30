--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -2308,51 +2308,51 @@
       <c r="C25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="3"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="3" t="s">
         <v>27</v>
       </c>