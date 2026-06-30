--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -85,51 +85,51 @@
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质即用型水基冷却液，它采用直接芯片液冷技术，具有抑制微生物生长的特性，专为数据中心及其他电子应用领域研发定制，这些领域对安全性、可持续性与热效率有严格要求，且对防冻和防沸保护没有要求。</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>no freeze protection</t>
   </si>
   <si>
     <t>Data centers</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>OAT</t>
   </si>
   <si>
     <t>Ready-mix</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-10</t>
   </si>
   <si>
-    <t>ZITREC EC 20</t>
+    <t>ZITREC EC 20冷却液</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质冷却液，它以丙二醇为基液，采用直接芯片液冷技术，专为数据中心和其他对热稳定性、材料兼容性和环保性要求极高的电子应用领域而研发。</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>-18°C to -40°C,-40°C to -60°C</t>
   </si>
   <si>
     <t>Concentrate</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-20</t>
   </si>
   <si>
     <t>ZITREC EC 30</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质冷却液，它以乙二醇为基液，采用直接芯片液冷技术，专为数据中心和其他对热性能、材料兼容性要求严苛的电子应用领域而研发。</t>
   </si>
   <si>
     <t>EG</t>
   </si>