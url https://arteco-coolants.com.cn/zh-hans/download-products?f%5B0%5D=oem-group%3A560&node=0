--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -64,63 +64,63 @@
   <si>
     <t>Heavy duty applications</t>
   </si>
   <si>
     <t>Industrial applications</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Use type</t>
   </si>
   <si>
     <t>Product information url</t>
   </si>
   <si>
     <t>FREECOR EV Micro 10</t>
   </si>
   <si>
     <t>一款以单乙二醇（MEG）为基液的低电导率冷却液，它采用非离子技术，专为燃料电池堆的直接冷却而研发。该预混溶液的电导率（FP-35°C）：&lt;5 µS/cm</t>
   </si>
   <si>
-    <t>Fuel Cell</t>
-[...2 lines deleted...]
-    <t>MEG</t>
+    <t>燃料电池</t>
+  </si>
+  <si>
+    <t>单丙二醇</t>
   </si>
   <si>
     <t>-35°C</t>
   </si>
   <si>
     <t>Automotive / Off-road,Automotive / On-road</t>
   </si>
   <si>
-    <t>Cars &amp; Vans,Heavy Duty</t>
+    <t>Cars &amp; Vans,Heavy Duty,Industry</t>
   </si>
   <si>
     <t>Non-ionic</t>
   </si>
   <si>
     <t>Ready-mix</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/freecor-ev-micro-10</t>
   </si>
   <si>
     <t>The information contained in this document is intended to provide the customer and/or end-user with an understanding of the properties of the product, it being understood that this information may not be construed as any express or implied warranty that the product is suitable for a specific use or application.
 All information contained in this document, including but not limited to text or graphic material, is the property of Arteco NV, is accurate to the best of our knowledge at the date of issue specified, supersedes all previous editions and information contained in them. and is subject to change without notice.
 Any textual or graphic material you copy, print, or download from this document is for your personal, non-commercial use only, and you not change or delete any copyright, trademark or other proprietary notices. Any other use, including but not limited to the reproduction, distribution, display or transmission of the content of this document is strictly prohibited, unless authorized by Arteco NV in writing.</t>
   </si>
   <si>
     <t>OEM Group</t>
   </si>
   <si>
     <t>OEM Brand</t>
   </si>
   <si>
     <t>OEM Specification</t>
   </si>
   <si>