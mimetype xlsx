--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId4"/>
     <sheet name="OEM Approvals" sheetId="2" r:id="rId5"/>
     <sheet name="National Standards" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Regional availibility</t>
   </si>
   <si>
     <t>Drive train</t>
   </si>
   <si>
     <t>Base fluid</t>
   </si>
   <si>
     <t>Freeze protection</t>
   </si>
   <si>
     <t>Heavy duty applications</t>
   </si>
   <si>
     <t>Industrial applications</t>
   </si>
   <si>
@@ -172,50 +172,53 @@
     <t>Approval type</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Innio</t>
   </si>
   <si>
     <t>Jenbacher</t>
   </si>
   <si>
     <t>TA 1000-0200</t>
   </si>
   <si>
     <t>approved</t>
   </si>
   <si>
     <t>Waukesha</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>recommended</t>
+  </si>
+  <si>
+    <t>meets requirements</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>FREECOR FGC</t>
   </si>
   <si>
     <t>BS 6580.2010</t>
   </si>
   <si>
     <t>British Standard. Specification for corrosion inhibiting, engine coolant concentrate (“antifreeze”)   Supersedes version 1992.  
 Main changes are : products based on MEG and MPG but products containing other diols or polyols such as digol (2,2-oxydiethanol) or glycerol (1, 2, 3-propane triol) are not excluded. Performance requirements in line with ASTM D3306, except for foam (requirement is 50 ml max). Freezing point is -33 max.  Requires 25 ppm denatonium benzoate (bitterant) as of 25% MEG for packed goods for retail to general public, or childproof closure</t>
   </si>
   <si>
     <t>BS 6580.1992</t>
   </si>
   <si>
     <t>Spec obsolete.</t>
   </si>
   <si>
     <t>British Standard.  Specification for corrosion inhibiting, engine coolant concentrate (“antifreeze”)   Outdated.  Replaced by 2010 version.
 The coolant must be  "diol" based and the method specifies minimum performance requirements for coolant concentrates intended for use at appropriate dilutions in the cooling systems. The test methods are close matching with ASTM D3306.</t>
   </si>
   <si>
@@ -1402,51 +1405,51 @@
       <c r="C9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="3"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
@@ -1477,1283 +1480,1283 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A104" sqref="A104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D60" s="3"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B70" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D76" s="3"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A104:D104"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>