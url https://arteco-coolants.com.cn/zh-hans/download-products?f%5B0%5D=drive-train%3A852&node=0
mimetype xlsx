--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -2573,51 +2573,51 @@
       <c r="C32" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="3"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="F33" s="3"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="3" t="s">
         <v>36</v>
       </c>