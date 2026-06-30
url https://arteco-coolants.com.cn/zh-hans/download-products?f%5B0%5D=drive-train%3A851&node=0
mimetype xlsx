--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -3872,51 +3872,51 @@
       <c r="C65" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>108</v>
       </c>
       <c r="F65" s="3"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="F66" s="3"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F67" s="3"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="3" t="s">
         <v>45</v>
       </c>