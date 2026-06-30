--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId4"/>
     <sheet name="OEM Approvals" sheetId="2" r:id="rId5"/>
     <sheet name="National Standards" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Regional availibility</t>
   </si>
   <si>
     <t>Drive train</t>
   </si>
   <si>
     <t>Base fluid</t>
   </si>
   <si>
     <t>Freeze protection</t>
   </si>
   <si>
     <t>Heavy duty applications</t>
   </si>
   <si>
     <t>Industrial applications</t>
   </si>
   <si>
@@ -98,50 +98,53 @@
     <t>Industry</t>
   </si>
   <si>
     <t>OAT</t>
   </si>
   <si>
     <t>Concentrate</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-30</t>
   </si>
   <si>
     <t>ZITREC EC 40</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质冷却液，它以乙二醇为基液，采用直接芯片液冷技术，特点是电导率低且稳定，特别适用于数据中心及其他对电气绝缘与散热性能要求严苛的电子应用领域。</t>
   </si>
   <si>
     <t>-18°C to -40°C</t>
   </si>
   <si>
     <t>OAT Low Conductive</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-40</t>
+  </si>
+  <si>
+    <t>ZITREC EC 610</t>
   </si>
   <si>
     <t>The information contained in this document is intended to provide the customer and/or end-user with an understanding of the properties of the product, it being understood that this information may not be construed as any express or implied warranty that the product is suitable for a specific use or application.
 All information contained in this document, including but not limited to text or graphic material, is the property of Arteco NV, is accurate to the best of our knowledge at the date of issue specified, supersedes all previous editions and information contained in them. and is subject to change without notice.
 Any textual or graphic material you copy, print, or download from this document is for your personal, non-commercial use only, and you not change or delete any copyright, trademark or other proprietary notices. Any other use, including but not limited to the reproduction, distribution, display or transmission of the content of this document is strictly prohibited, unless authorized by Arteco NV in writing.</t>
   </si>
   <si>
     <t>OEM Group</t>
   </si>
   <si>
     <t>OEM Brand</t>
   </si>
   <si>
     <t>OEM Specification</t>
   </si>
   <si>
     <t>Approval type</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
 </sst>
@@ -624,54 +627,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
@@ -751,157 +754,185 @@
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="4"/>
       <c r="H4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
-      <c r="A6" s="5" t="s">
+    <row r="5" spans="1:12">
+      <c r="A5" s="4" t="s">
         <v>26</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="4"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A6:L6"/>
+    <mergeCell ref="A7:L7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 