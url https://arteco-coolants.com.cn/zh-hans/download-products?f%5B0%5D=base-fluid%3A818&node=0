--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -58,51 +58,51 @@
   <si>
     <t>Base fluid</t>
   </si>
   <si>
     <t>Freeze protection</t>
   </si>
   <si>
     <t>Heavy duty applications</t>
   </si>
   <si>
     <t>Industrial applications</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Use type</t>
   </si>
   <si>
     <t>Product information url</t>
   </si>
   <si>
-    <t>ZITREC EC 20</t>
+    <t>ZITREC EC 20冷却液</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质冷却液，它以丙二醇为基液，采用直接芯片液冷技术，专为数据中心和其他对热稳定性、材料兼容性和环保性要求极高的电子应用领域而研发。</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>-18°C to -40°C,-40°C to -60°C</t>
   </si>
   <si>
     <t>Data centers</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>OAT</t>
   </si>
   <si>
     <t>Concentrate</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-20</t>
   </si>