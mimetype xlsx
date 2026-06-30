--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId4"/>
     <sheet name="OEM Approvals" sheetId="2" r:id="rId5"/>
     <sheet name="National Standards" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Regional availibility</t>
   </si>
   <si>
     <t>Drive train</t>
   </si>
   <si>
     <t>Base fluid</t>
   </si>
   <si>
     <t>Freeze protection</t>
   </si>
   <si>
     <t>Heavy duty applications</t>
   </si>
   <si>
     <t>Industrial applications</t>
   </si>
   <si>
@@ -136,56 +136,62 @@
   <si>
     <t>FREECOR DSC</t>
   </si>
   <si>
     <t>一款以单乙二醇（MEG）为基液的冷却液，它采用有机添加剂技术（OAT），专为乘用车设计。</t>
   </si>
   <si>
     <t>-18°C to -40°C,-40°C to -60°C</t>
   </si>
   <si>
     <t>OAT</t>
   </si>
   <si>
     <t>Concentrate</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/freecor-dsc</t>
   </si>
   <si>
     <t>FREECOR EV Micro 10</t>
   </si>
   <si>
     <t>一款以单乙二醇（MEG）为基液的低电导率冷却液，它采用非离子技术，专为燃料电池堆的直接冷却而研发。该预混溶液的电导率（FP-35°C）：&lt;5 µS/cm</t>
   </si>
   <si>
-    <t>Fuel Cell</t>
+    <t>燃料电池</t>
+  </si>
+  <si>
+    <t>单丙二醇</t>
   </si>
   <si>
     <t>-35°C</t>
   </si>
   <si>
+    <t>Cars &amp; Vans,Heavy Duty,Industry</t>
+  </si>
+  <si>
     <t>Non-ionic</t>
   </si>
   <si>
     <t>Ready-mix</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/freecor-ev-micro-10</t>
   </si>
   <si>
     <t>FREECOR EV Milli 10</t>
   </si>
   <si>
     <t>Freecor® Milli 10 是一款获得专利的低电导率乙二醇 (MEG) 冷却液，基于有机添加剂技术 (OAT)，适用于需要低电导率的纯电动汽车 (BEV) 间接电池冷却系统，符合 GB 29743.2 和 ASTM D8566 标准。 仅适用于为使用低电导率冷却液而设计的车辆，此冷却液是专为满足间接电池冷却的高安全性要求而开发的。</t>
   </si>
   <si>
     <t>Battery</t>
   </si>
   <si>
     <t>-18°C to -40°C</t>
   </si>
   <si>
     <t>OAT Low Conductive</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/freecor-ev-milli-10</t>
@@ -343,51 +349,51 @@
   <si>
     <t>HAVOLINE XLI</t>
   </si>
   <si>
     <t>一款水基缓蚀剂浓缩液，它采用有机添加剂技术 (OAT) ，适用于汽车、船舶、非道路车辆、冲洗液、热测试液和固定式发动机。</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/havoline-xli</t>
   </si>
   <si>
     <t>ZITREC EC 10</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质即用型水基冷却液，它采用直接芯片液冷技术，具有抑制微生物生长的特性，专为数据中心及其他电子应用领域研发定制，这些领域对安全性、可持续性与热效率有严格要求，且对防冻和防沸保护没有要求。</t>
   </si>
   <si>
     <t>Data centers</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-10</t>
   </si>
   <si>
-    <t>ZITREC EC 20</t>
+    <t>ZITREC EC 20冷却液</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质冷却液，它以丙二醇为基液，采用直接芯片液冷技术，专为数据中心和其他对热稳定性、材料兼容性和环保性要求极高的电子应用领域而研发。</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-20</t>
   </si>
   <si>
     <t>ZITREC EC 30</t>
   </si>
   <si>
     <t>一款基于有机添加剂专利技术（OAT）的优质冷却液，它以乙二醇为基液，采用直接芯片液冷技术，专为数据中心和其他对热性能、材料兼容性要求严苛的电子应用领域而研发。</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-ec-30</t>
   </si>
   <si>
     <t>ZITREC EC 40</t>
   </si>
@@ -434,50 +440,53 @@
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-tfl</t>
   </si>
   <si>
     <t>ZITREC TF-M</t>
   </si>
   <si>
     <t>一种以单乙二醇 (MEG) 为基液的热传导液，它含有有机缓蚀剂成分，专为各种工业冷却应用领域而研发。</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/zitrec-tfm</t>
   </si>
   <si>
     <t>FREECOR ACC</t>
   </si>
   <si>
     <t>一款采用亚硝酸盐-有机添加剂技术（N-OAT）配制而成的冷却液，它专为公路及非公路重型发动机、固定式发动机和天然气发动机研发，符合诸多原始设备制造商（OEM）规格要求。</t>
   </si>
   <si>
     <t>contact us for more info and regional availability</t>
   </si>
   <si>
     <t>https://www.arteco-coolants.com/en/product-finder/freecor-acc</t>
   </si>
   <si>
     <t>FREECOR XLI</t>
+  </si>
+  <si>
+    <t>ZITREC EC 610</t>
   </si>
   <si>
     <t>The information contained in this document is intended to provide the customer and/or end-user with an understanding of the properties of the product, it being understood that this information may not be construed as any express or implied warranty that the product is suitable for a specific use or application.
 All information contained in this document, including but not limited to text or graphic material, is the property of Arteco NV, is accurate to the best of our knowledge at the date of issue specified, supersedes all previous editions and information contained in them. and is subject to change without notice.
 Any textual or graphic material you copy, print, or download from this document is for your personal, non-commercial use only, and you not change or delete any copyright, trademark or other proprietary notices. Any other use, including but not limited to the reproduction, distribution, display or transmission of the content of this document is strictly prohibited, unless authorized by Arteco NV in writing.</t>
   </si>
   <si>
     <t>OEM Group</t>
   </si>
   <si>
     <t>OEM Brand</t>
   </si>
   <si>
     <t>OEM Specification</t>
   </si>
   <si>
     <t>Approval type</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
@@ -1253,54 +1262,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L35"/>
+  <dimension ref="A1:L36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
@@ -1460,2269 +1469,2297 @@
       <c r="I6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="4"/>
       <c r="I7" s="4" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="4"/>
       <c r="I8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="4"/>
       <c r="I9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="4"/>
       <c r="I10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="4"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="4"/>
       <c r="I15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="4"/>
       <c r="I16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="4"/>
       <c r="I17" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="4"/>
       <c r="I18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="4"/>
       <c r="I19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="4"/>
       <c r="I21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="4"/>
       <c r="I22" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="4"/>
       <c r="I23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J24" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J29" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4" t="s">
         <v>28</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J30" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="4"/>
       <c r="I32" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4" t="s">
         <v>33</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="L33" s="4"/>
     </row>
-    <row r="35" spans="1:12">
-[...1 lines deleted...]
-        <v>138</v>
+    <row r="34" spans="1:12">
+      <c r="A34" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" s="4"/>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="5" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A35:L35"/>
+    <mergeCell ref="A36:L36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A104" sqref="A104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="85">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D60" s="4"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="B69" s="4" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D76" s="4"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="D86" s="4" t="s">
         <v>215</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A104:D104"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">