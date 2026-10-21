--- v1 (2026-06-30)
+++ v2 (2026-10-21)
@@ -844,59 +844,59 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147e4ad32efe9027c944ada88ccf83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4773accec9a09c3fda8ccb7cdb1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147e4ad32efe9027c944ada88ccf83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4773accec9a09c3fda8ccb7cdb1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147e4ad32efe9027c944ada88ccf83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4773accec9a09c3fda8ccb7cdb1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1152525" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Company Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>